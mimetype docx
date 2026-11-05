--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -171,51 +171,51 @@
       <w:r w:rsidR="00E06E7E" w:rsidRPr="00C73364">
         <w:rPr>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="00C73364">
         <w:rPr>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00744930" w:rsidRPr="00C73364">
         <w:rPr>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>in the Parish Office</w:t>
       </w:r>
       <w:r w:rsidR="00157C60">
         <w:rPr>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D39BAE" w14:textId="77777777" w:rsidR="00735F09" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5" w:rsidP="00735F09">
+    <w:p w14:paraId="79D39BAE" w14:textId="77777777" w:rsidR="00735F09" w:rsidRPr="00C73364" w:rsidRDefault="007F09EE" w:rsidP="00735F09">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="39DF3471">
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2050" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:8.45pt;width:462pt;height:0;z-index:251657728" o:connectortype="straight"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="460854DA" w14:textId="77777777" w:rsidR="006A4BBE" w:rsidRPr="00C73364" w:rsidRDefault="006A4BBE" w:rsidP="00744930">
       <w:pPr>
         <w:pStyle w:val="style2cxspmiddle"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="-45"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
@@ -2178,58 +2178,58 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B6385" w:rsidRPr="00D428C3" w:rsidSect="002A5151">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="0" w:right="900" w:bottom="284" w:left="964" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="708C59C6" w14:textId="77777777" w:rsidR="00A219C5" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5" w:rsidP="0013123E">
+    <w:p w14:paraId="5CC21D67" w14:textId="77777777" w:rsidR="007F09EE" w:rsidRPr="00C73364" w:rsidRDefault="007F09EE" w:rsidP="0013123E">
       <w:r w:rsidRPr="00C73364">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB9ECDD" w14:textId="77777777" w:rsidR="00A219C5" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5" w:rsidP="0013123E">
+    <w:p w14:paraId="6E471CAC" w14:textId="77777777" w:rsidR="007F09EE" w:rsidRPr="00C73364" w:rsidRDefault="007F09EE" w:rsidP="0013123E">
       <w:r w:rsidRPr="00C73364">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
@@ -2307,200 +2307,92 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="079FAF86" w14:textId="77777777" w:rsidR="0035784C" w:rsidRDefault="0035784C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="485DA564" w14:textId="77777777" w:rsidR="0035784C" w:rsidRDefault="0035784C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="595DB3E6" w14:textId="77777777" w:rsidR="00A219C5" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5" w:rsidP="0013123E">
+    <w:p w14:paraId="17F0DD70" w14:textId="77777777" w:rsidR="007F09EE" w:rsidRPr="00C73364" w:rsidRDefault="007F09EE" w:rsidP="0013123E">
       <w:r w:rsidRPr="00C73364">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64F418E8" w14:textId="77777777" w:rsidR="00A219C5" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5" w:rsidP="0013123E">
+    <w:p w14:paraId="5B742005" w14:textId="77777777" w:rsidR="007F09EE" w:rsidRPr="00C73364" w:rsidRDefault="007F09EE" w:rsidP="0013123E">
       <w:r w:rsidRPr="00C73364">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CE5171C" w14:textId="012C33E8" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5">
+  <w:p w14:paraId="2CE5171C" w14:textId="63518323" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="0013123E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0281D409" w14:textId="0258002D" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5">
+  <w:p w14:paraId="0281D409" w14:textId="4920CF2C" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="0013123E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44788820" w14:textId="7D65A5DE" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="00A219C5">
+  <w:p w14:paraId="44788820" w14:textId="4FA7616D" w:rsidR="0013123E" w:rsidRPr="00C73364" w:rsidRDefault="0013123E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E029B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7508107C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4105,53 +3997,50 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="98532958">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="92212022">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
@@ -4321,50 +4210,51 @@
     <w:rsid w:val="004D45C5"/>
     <w:rsid w:val="004D6A0F"/>
     <w:rsid w:val="004E01C5"/>
     <w:rsid w:val="004E47B3"/>
     <w:rsid w:val="004E7E41"/>
     <w:rsid w:val="004E7F55"/>
     <w:rsid w:val="005061A3"/>
     <w:rsid w:val="005106E2"/>
     <w:rsid w:val="0052037F"/>
     <w:rsid w:val="00521BEF"/>
     <w:rsid w:val="00527276"/>
     <w:rsid w:val="00534C33"/>
     <w:rsid w:val="00542BB2"/>
     <w:rsid w:val="00547263"/>
     <w:rsid w:val="005504A7"/>
     <w:rsid w:val="0055127A"/>
     <w:rsid w:val="00553BBA"/>
     <w:rsid w:val="00571D46"/>
     <w:rsid w:val="00575CF8"/>
     <w:rsid w:val="00577D80"/>
     <w:rsid w:val="005834FD"/>
     <w:rsid w:val="00590CF7"/>
     <w:rsid w:val="0059453A"/>
     <w:rsid w:val="00594774"/>
     <w:rsid w:val="005A2AE6"/>
+    <w:rsid w:val="005B6FE9"/>
     <w:rsid w:val="005C10B2"/>
     <w:rsid w:val="005C19FA"/>
     <w:rsid w:val="005C2D80"/>
     <w:rsid w:val="005C3797"/>
     <w:rsid w:val="005C5877"/>
     <w:rsid w:val="005C6434"/>
     <w:rsid w:val="005D292C"/>
     <w:rsid w:val="005D3CE4"/>
     <w:rsid w:val="005D5DAF"/>
     <w:rsid w:val="005D5E65"/>
     <w:rsid w:val="005D66DF"/>
     <w:rsid w:val="005E34FC"/>
     <w:rsid w:val="005E61B2"/>
     <w:rsid w:val="005F0770"/>
     <w:rsid w:val="005F0B03"/>
     <w:rsid w:val="00611587"/>
     <w:rsid w:val="006123A3"/>
     <w:rsid w:val="006174B0"/>
     <w:rsid w:val="0062697F"/>
     <w:rsid w:val="0063175C"/>
     <w:rsid w:val="00631982"/>
     <w:rsid w:val="006348B3"/>
     <w:rsid w:val="006374C9"/>
     <w:rsid w:val="00637C58"/>
     <w:rsid w:val="00640C2E"/>
@@ -4377,69 +4267,71 @@
     <w:rsid w:val="0067024F"/>
     <w:rsid w:val="006725BA"/>
     <w:rsid w:val="00682D14"/>
     <w:rsid w:val="006856B8"/>
     <w:rsid w:val="006862C2"/>
     <w:rsid w:val="00686DFA"/>
     <w:rsid w:val="0068767D"/>
     <w:rsid w:val="0069625A"/>
     <w:rsid w:val="00697DD5"/>
     <w:rsid w:val="006A3EFC"/>
     <w:rsid w:val="006A4BBE"/>
     <w:rsid w:val="006A5167"/>
     <w:rsid w:val="006B30A2"/>
     <w:rsid w:val="006C2F59"/>
     <w:rsid w:val="006C67F2"/>
     <w:rsid w:val="006C6EDE"/>
     <w:rsid w:val="006C7B13"/>
     <w:rsid w:val="006D0802"/>
     <w:rsid w:val="006D2AE2"/>
     <w:rsid w:val="006D72EF"/>
     <w:rsid w:val="006D7A58"/>
     <w:rsid w:val="006E0987"/>
     <w:rsid w:val="006F5ED7"/>
     <w:rsid w:val="006F6AFA"/>
     <w:rsid w:val="00700726"/>
+    <w:rsid w:val="00724625"/>
     <w:rsid w:val="00727170"/>
     <w:rsid w:val="00730635"/>
     <w:rsid w:val="00735F09"/>
     <w:rsid w:val="00737C59"/>
     <w:rsid w:val="00740CA8"/>
     <w:rsid w:val="007424FA"/>
     <w:rsid w:val="00744930"/>
     <w:rsid w:val="007640E9"/>
     <w:rsid w:val="00765D6A"/>
     <w:rsid w:val="00770109"/>
     <w:rsid w:val="0078318D"/>
     <w:rsid w:val="0079113A"/>
     <w:rsid w:val="00797597"/>
     <w:rsid w:val="007A42F8"/>
     <w:rsid w:val="007B5C76"/>
     <w:rsid w:val="007B6ABE"/>
     <w:rsid w:val="007B723A"/>
     <w:rsid w:val="007C1516"/>
     <w:rsid w:val="007C5E77"/>
+    <w:rsid w:val="007F09EE"/>
     <w:rsid w:val="007F1730"/>
     <w:rsid w:val="007F21FB"/>
     <w:rsid w:val="007F77D1"/>
     <w:rsid w:val="00801DFB"/>
     <w:rsid w:val="0080529C"/>
     <w:rsid w:val="00807106"/>
     <w:rsid w:val="00807C89"/>
     <w:rsid w:val="00812778"/>
     <w:rsid w:val="008157BE"/>
     <w:rsid w:val="008167C1"/>
     <w:rsid w:val="0082193B"/>
     <w:rsid w:val="00825B4E"/>
     <w:rsid w:val="00832B86"/>
     <w:rsid w:val="008347D0"/>
     <w:rsid w:val="00834D43"/>
     <w:rsid w:val="00837CD7"/>
     <w:rsid w:val="00841F9F"/>
     <w:rsid w:val="00843CBE"/>
     <w:rsid w:val="00843D92"/>
     <w:rsid w:val="00852D9A"/>
     <w:rsid w:val="00855D75"/>
     <w:rsid w:val="00856884"/>
     <w:rsid w:val="00857664"/>
     <w:rsid w:val="00857CC7"/>
     <w:rsid w:val="00861817"/>
@@ -5679,52 +5571,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A7DEB3B-7100-433D-826E-11C3579C2CFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>626</Words>
-  <Characters>3040</Characters>
+  <Words>625</Words>
+  <Characters>3041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hextable Parish Council</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>