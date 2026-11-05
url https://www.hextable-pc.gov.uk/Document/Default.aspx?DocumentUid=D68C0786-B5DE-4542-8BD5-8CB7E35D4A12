--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63688C87" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00F911D8" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8100"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="42"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="42"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -665,98 +660,96 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  Holding</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F911D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D965358" w14:textId="57AB2FB9" w:rsidR="006258B4" w:rsidRPr="00336986" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="5D965358" w14:textId="6B575E9A" w:rsidR="006258B4" w:rsidRPr="00336986" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00336986">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00B8593D" w:rsidRPr="00336986">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006258B4" w:rsidRPr="00336986">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE66F5" w:rsidRPr="00336986">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Extraordinary</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006258B4" w:rsidRPr="00336986">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meetings</w:t>
       </w:r>
       <w:r w:rsidRPr="00336986">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4C5F39" w14:textId="08925A3F" w:rsidR="00E448D6" w:rsidRPr="00336986" w:rsidRDefault="006258B4" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
@@ -3469,85 +3462,85 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D2E052D" w14:textId="5BBE1C42" w:rsidR="009C56DD" w:rsidRDefault="009C56DD" w:rsidP="0049462E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008043C4">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Functions of the Full Council </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1CA5F7" w14:textId="77777777" w:rsidR="0049462E" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CBFD067" w14:textId="234D32F2" w:rsidR="009C56DD" w:rsidRDefault="009C56DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008043C4">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Only the Council will exercise the following functions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7E78A2" w14:textId="77777777" w:rsidR="009B4118" w:rsidRPr="008043C4" w:rsidRDefault="009B4118" w:rsidP="008043C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD588B5" w14:textId="05F1B604" w:rsidR="009C56DD" w:rsidRPr="008043C4" w:rsidRDefault="009C56DD" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -3876,79 +3869,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Quorum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E97A876" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC0D60A" w14:textId="1671DAD1" w:rsidR="009B4118" w:rsidRDefault="00E448D6">
+    <w:p w14:paraId="5EC0D60A" w14:textId="30BA04DE" w:rsidR="009B4118" w:rsidRDefault="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No business shall be dealt with unless there is a quorum of </w:t>
       </w:r>
-      <w:r w:rsidR="00624912">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008350BB" w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">members present. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B266DDD" w14:textId="795C233D" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -4149,109 +4142,122 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">An Annual Meeting of the Council shall normally be held every year in the month of April or May. In the year of ordinary elections of parish Councillors, the annual meeting shall be held within 14 days after the day on which Councillors elected take </w:t>
       </w:r>
       <w:r w:rsidRPr="00336986">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557DD4A1" w14:textId="77777777" w:rsidR="0065260A" w:rsidRPr="00336986" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DACE1AE" w14:textId="223D14FE" w:rsidR="0065260A" w:rsidRPr="00336986" w:rsidRDefault="0065260A" w:rsidP="00E448D6">
+    <w:p w14:paraId="0DACE1AE" w14:textId="256B50DC" w:rsidR="0065260A" w:rsidRPr="00336986" w:rsidRDefault="0065260A" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336986">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">In a year which is not an election year, the annual meeting of the council shall normally be held in May as the council decides </w:t>
+        <w:t>In a year which is not an election year, the annual meeting of the council shall normally be held in May as the council decides</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336986">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E7A148" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5823099E" w14:textId="60577852" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>At least 6 other meetings of the Council shall be held in every year except in August and December.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CD3A45" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294140F6" w14:textId="0EDE4A37" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -4414,197 +4420,225 @@
       </w:r>
       <w:r w:rsidR="00681482" w:rsidRPr="0065260A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>thanksgiving or mourning)</w:t>
       </w:r>
       <w:r w:rsidRPr="0065260A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ABDCB6" w14:textId="77777777" w:rsidR="0065260A" w:rsidRPr="0065260A" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28689BE0" w14:textId="757D7BC3" w:rsidR="00E448D6" w:rsidRPr="0065260A" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="28689BE0" w14:textId="5543CF0F" w:rsidR="00E448D6" w:rsidRPr="0065260A" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065260A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Where a meeting is called by members of the Council (1.</w:t>
+        <w:t>Where a meeting is called by members of the Council (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85982" w:rsidRPr="0065260A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="009B4118" w:rsidRPr="0065260A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0065260A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>.4</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> above), the notice shall be signed by those members and the Clerk and shall specify the business proposed to be transacted at the meeting (the agenda).</w:t>
+        <w:t>), the notice shall be signed by those members and the Clerk and shall specify the business proposed to be transacted at the meeting (the agenda).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5030A4DC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75316682" w14:textId="1FA0464F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="000D1B7D" w:rsidP="00E448D6">
+    <w:p w14:paraId="75316682" w14:textId="6FAD64E4" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="000D1B7D" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Subject to 1.5.3, 1.5.4 or 1.5.5, n</w:t>
+        <w:t>Subject to 1.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, 1.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or 1.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, n</w:t>
       </w:r>
       <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o meetings of the Council shall be held during August when the Council shall be in recess, unless the Clerk determines otherwise in which case a special meeting shall be held.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03367A39" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFB8CE2" w14:textId="5DBE4C9E" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="5BFB8CE2" w14:textId="06827275" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Where Planning Application matters cannot be addressed within the timeframe of Scheduled Meetings, members will be notified by email/mail by the Clerk in consultation with the Chairman. Within 3 working days of the Council being notified of a Planning Application, members will be given the opportunity of individual direct response as consultee to the consulting authority. Members may request an extraordinary meeting to address specific Planning Application issues subject to the requirements stated in SO 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00C46B2A">
-[...11 lines deleted...]
-        <w:t>.4.</w:t>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C58B270" w14:textId="413B4E92" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4118">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4785,50 +4819,51 @@
     </w:p>
     <w:p w14:paraId="7DD3B91E" w14:textId="7B0AFCF7" w:rsidR="00A020A8" w:rsidRPr="00336986" w:rsidRDefault="00A020A8" w:rsidP="00044162">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336986">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Extraordinary Meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F07F98" w14:textId="77777777" w:rsidR="00A020A8" w:rsidRDefault="00A020A8" w:rsidP="00A020A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F5BC961" w14:textId="77777777" w:rsidR="00A020A8" w:rsidRPr="00180748" w:rsidRDefault="00A020A8" w:rsidP="00A020A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -4942,179 +4977,223 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Order of business for Annual Meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8A1F51" w14:textId="77777777" w:rsidR="0065260A" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DD5B42" w14:textId="75D13976" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
+    <w:p w14:paraId="09DD5B42" w14:textId="556DA89A" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E000E7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The first business conducted at the annual meeting of the council shall be the election of Chair and Deputy Chair of the council</w:t>
       </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F9EC3E1" w14:textId="77777777" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB858AB" w14:textId="5160909A" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
+    <w:p w14:paraId="7FB858AB" w14:textId="6AE9FB54" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E000E7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>In an election year, if the current Chair has not been re-elected as a member of the council, he/she shall preside at the meeting until a successor Chair has been elected.  The current Chair shall not have an original vote in respect of the election of Chair of the council, but shall give a casting vote in the case of an equality of votes</w:t>
+        <w:t xml:space="preserve">In an election year, if the current Chair has not been re-elected as a member of the council, he/she shall preside at the meeting until a successor Chair has been elected.  The current Chair shall not have an original vote in respect of the election of Chair of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>council, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall give a casting vote in the case of an equality of votes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625A36F5" w14:textId="77777777" w:rsidR="00A020A8" w:rsidRPr="00E000E7" w:rsidRDefault="00A020A8" w:rsidP="00A020A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E6A525" w14:textId="008B9B07" w:rsidR="00A020A8" w:rsidRPr="00E000E7" w:rsidRDefault="00A020A8" w:rsidP="0065260A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E000E7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>In an election year, it the current Chair has been re-elected as a member of the council, he/she shall preside at the annual meeting of the council until a new Chair has been elected.  He/she may exercise an original vote in respect of the election of the new Chair of the council and shall give a casting vote in the case of an equality of votes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70224DB3" w14:textId="77777777" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="301762AB" w14:textId="09D229A7" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
+    <w:p w14:paraId="301762AB" w14:textId="2D5BA81F" w:rsidR="0065260A" w:rsidRPr="00E000E7" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E000E7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Chair or the Vice Chair of the Council, unless he/she has resigned or becomes disqualified, shall continue in office and preside at the annual meeting until their successor is elected at the next annual meeting of the council </w:t>
+        <w:t>The Chair or the Vice Chair of the Council, unless he/she has resigned or becomes disqualified, shall continue in office and preside at the annual meeting until their successor is elected at the next annual meeting of the council</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5B33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE92B0A" w14:textId="77777777" w:rsidR="0065260A" w:rsidRDefault="0065260A" w:rsidP="0065260A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2221923B" w14:textId="5FBC1647" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="004F67B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
@@ -5305,5654 +5384,5656 @@
     </w:p>
     <w:p w14:paraId="45F49430" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Announcements from the Chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E5BC9E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="5281E8AB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>To approve the Standing Orders or any proposed changes to them proposed following the annual review.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5281E8AB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t xml:space="preserve">To approve the delegation arrangements or any proposed changes to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>them  following</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the annual review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC7B7D8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">To approve the delegation arrangements or any proposed changes to </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5CC7B7D8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>To approve other governing documents or any changes to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4BD7F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>To approve other governing documents or any changes to them.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74E4BD7F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>To appoint committees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06469DC9" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>To appoint committees.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06469DC9" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>To make appointments and nominations to outside bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8EB928" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>To make appointments and nominations to outside bodies.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E1FEA2E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>Other business placed on the agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A80E993" w14:textId="77777777" w:rsidR="00D67AB0" w:rsidRDefault="00D67AB0" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1353"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79567B2D" w14:textId="624D743E" w:rsidR="00B75B59" w:rsidRDefault="00B75B59" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Other business to be placed on the agenda shall be by agreement between the Chair and the Clerk</w:t>
+      </w:r>
+      <w:r w:rsidR="008836B1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A760F2F" w14:textId="77777777" w:rsidR="001C6A41" w:rsidRPr="00180748" w:rsidRDefault="001C6A41" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742B7EB4" w14:textId="4B31BAD4" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Order of business for Ordinary Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8A751" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3827A5DE" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>At Ordinary Meetings, business will usually be dealt with in the following order:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64130E83" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A20A1C3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Deciding the dates, times and place of meetings of the Council for the year.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E8EB928" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>Receiving any apologies for absence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EA9E70" w14:textId="087FAAF7" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Other business placed on the agenda.</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="1353"/>
+        <w:t>Disclosures of interest by members (and employees) in items on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1B41" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CD1E68" w14:textId="31381DD5" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="79567B2D" w14:textId="77777777" w:rsidR="00B75B59" w:rsidRDefault="00B75B59" w:rsidP="008043C4">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Agreeing the minutes of the last meeting and signing them (SO 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F144EF4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Announcements from the Chair    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1925B1F2" w14:textId="77777777" w:rsidR="00EB12DE" w:rsidRPr="00180748" w:rsidRDefault="00EB12DE" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Update from KCC Cllr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56285972" w14:textId="77777777" w:rsidR="00EB12DE" w:rsidRPr="00180748" w:rsidRDefault="00EB12DE" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Update from SDC Cllr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD64EAB" w14:textId="5A3DA300" w:rsidR="00E448D6" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Public question time (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SO 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00044162" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2794BA88" w14:textId="530E5425" w:rsidR="00E448D6" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Member question time (SO 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00044162" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A5B13B" w14:textId="77777777" w:rsidR="00CC1B41" w:rsidRDefault="00CC1B41" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reports from committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB642F7" w14:textId="563E6B72" w:rsidR="009C56DD" w:rsidRDefault="009C56DD" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To receive recommendations from committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC4C708" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00EB12DE" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>business placed on the agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B14264C" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E06D9EE" w14:textId="5071595F" w:rsidR="00B75B59" w:rsidRDefault="00B75B59" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Other business to be placed on the agenda shall be by agreement between the Chair and the Clerk</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5A760F2F" w14:textId="77777777" w:rsidR="001C6A41" w:rsidRPr="00180748" w:rsidRDefault="001C6A41" w:rsidP="008043C4">
+      <w:r w:rsidR="008836B1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3805EC13" w14:textId="77777777" w:rsidR="008836B1" w:rsidRDefault="008836B1" w:rsidP="008836B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="742B7EB4" w14:textId="4B31BAD4" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="1F0DE16A" w14:textId="09CB0EE3" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The order of business may be changed at the meeting at the discretion of the chair where this is conducive to the efficient conduct of business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D7500" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181F5A9A" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5EDDD1" w14:textId="544E16B2" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
+      <w:r w:rsidRPr="00E000E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Order of business for Ordinary Meetings</w:t>
-[...6 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t>Pecuniary Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0119B964" w14:textId="77777777" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3827A5DE" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="69374B3B" w14:textId="33ACC663" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...11 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A councillor, or non-councillor with voting rights, who has a disclosable pecuniary interest or other interest set out in Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00044162" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a matter being considered in the meeting is subject to statutory limitations or restrictions under the code of conduct on their right to participate in that meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="008836B1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC46027" w14:textId="43DF511B" w:rsidR="00E468A5" w:rsidRPr="00E468A5" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CE6481" w14:textId="3BED72EE" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-        <w:spacing w:after="40"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F28B19" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...340 lines deleted...]
-    <w:p w14:paraId="4E06D9EE" w14:textId="582E5D35" w:rsidR="00B75B59" w:rsidRDefault="00B75B59" w:rsidP="008043C4">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACEF695" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="1F0DE16A" w14:textId="09CB0EE3" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>No discussion shall take place on a motion to agree the minutes other than upon   their accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D663F5" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC57FD3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The order of business may be changed at the meeting at the discretion of the chair where this is conducive to the efficient conduct of business.</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1F5EDDD1" w14:textId="544E16B2" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E448D6">
+        <w:t>Any corrections shall be made by moving that the minutes are agreed with the corrections stated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B7CA31" w14:textId="77777777" w:rsidR="00044162" w:rsidRPr="00E000E7" w:rsidRDefault="00044162" w:rsidP="00044162">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B86692" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The minutes</w:t>
+      </w:r>
+      <w:r w:rsidR="007708F3" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall include an accurate record of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0143A358" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="007708F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AD2065" w14:textId="29C1AB3F" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The time and place of the meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C041F5" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the names of members present</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B59" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including members of other councils involved in the business</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B59" w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0106A5CB" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the names of councillors who are present, and those who are absent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58605D3C" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>interests that have been declared by councillors and non-councillors with voting rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F06B3E" w14:textId="0C1D613E" w:rsidR="00E448D6" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>whether a councillor or non-councillor with voting rights left the meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DF3B80" w14:textId="70B07674" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>if there was a public participation granted by the chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419F95A2" w14:textId="11F591E8" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the resolutions made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494EFCFE" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C8372" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The minutes of a meeting must be circulated to all m</w:t>
+      </w:r>
+      <w:r w:rsidR="004F67B1" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers as soon as practicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and referred to the next meeting (other than an extraordinary meeting) for agreement and signing by the Chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705BB12F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9532F" w14:textId="69660C63" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The minutes shall record any member who </w:t>
+      </w:r>
+      <w:r w:rsidR="008836B1" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>arrives or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leaves part way through the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E8F655" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3F06EE" w14:textId="3F317B5C" w:rsidR="00E448D6" w:rsidRPr="00A06C1E" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E000E7">
+      <w:r w:rsidRPr="00A06C1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Pecuniary Interest</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:t>Public Question time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F98916" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69374B3B" w14:textId="2078B2CE" w:rsidR="00E468A5" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+    <w:p w14:paraId="6A0D0CC5" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E000E7">
-[...6 lines deleted...]
-      <w:r w:rsidR="00044162" w:rsidRPr="00E000E7">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any elector within the parish may put a question to the meeting or comment about a matter for which the Council has a responsibility or which affects the parish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AFE478" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DC8F96" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions or comments will not be received by the Council which are in furtherance of a person’s individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or which are about a matter where there is a right of appeal to the courts, a tribunal or government minister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2BDB33" w14:textId="77777777" w:rsidR="00F91FBC" w:rsidRPr="00180748" w:rsidRDefault="00F91FBC" w:rsidP="00F91FBC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F18D3BF" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A question or comment will not be received by the Council where the matter it concerns has been the subject of a decision of the Council in the last 6 months, unless there are exceptional circumstances, and at the discretion of the chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56802CD0" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6637F931" w14:textId="685640BA" w:rsidR="00B75B59" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A public question time shall take place, unless otherwise resolved by the Council for 15 minutes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5FCAD5" w14:textId="77777777" w:rsidR="00B75B59" w:rsidRDefault="00B75B59" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E440D05" w14:textId="5EF6D010" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An elector putting a question or making a comment may speak for no more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00914C23">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E000E7">
-[...27 lines deleted...]
-    <w:p w14:paraId="37CE6481" w14:textId="3BED72EE" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B42A0B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BDCECD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>No discussion shall take place on any question put or comment made. Where practical, the Chair may respond to the question or indicate that a written response will be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B34A0B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2C4AFC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where notice of a question has been given, a reply may be given orally at the meeting by the Chair or person nominated by the Chair, or a written reply given to the elector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744567DB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8819DE" w14:textId="77777777" w:rsidR="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D22E52" w14:textId="77777777" w:rsidR="00F91FBC" w:rsidRDefault="00F91FBC" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1414C" w14:textId="77777777" w:rsidR="00F91FBC" w:rsidRPr="00180748" w:rsidRDefault="00F91FBC" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AE333F" w14:textId="3D98DF76" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Minutes</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03F28B19" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Member question time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F0C6F0" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ACEF695" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="1C263AC4" w14:textId="77777777" w:rsidR="00044162" w:rsidRDefault="00E448D6" w:rsidP="00044162">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>No discussion shall take place on a motion to agree the minutes other than upon   their accuracy.</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BC57FD3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:t>Any member may put a question to the meeting about a matter for which the Council has a responsibility or which affects the parish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51193712" w14:textId="77777777" w:rsidR="00044162" w:rsidRDefault="00044162" w:rsidP="00044162">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D40DE77" w14:textId="0E8840AF" w:rsidR="00914C23" w:rsidRPr="00044162" w:rsidRDefault="00E448D6" w:rsidP="00044162">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...16 lines deleted...]
-    <w:p w14:paraId="14B86692" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:r w:rsidRPr="00044162">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A member seeking a response to a question at the meeting must give the clerk notice of the question at least 5 clear days before the meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00914C23" w:rsidRPr="00044162">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18210698" w14:textId="77777777" w:rsidR="00914C23" w:rsidRDefault="00914C23" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7F7D90" w14:textId="1EEEDCA6" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E000E7">
-[...14 lines deleted...]
-    <w:p w14:paraId="0143A358" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="007708F3">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>In putting a question</w:t>
+      </w:r>
+      <w:r w:rsidR="00914C23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a member may speak for no more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B59">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minute</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B59">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1900DD60" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51395A1B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A maximum of 15 minutes will be allowed for members’ questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20429A6C" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362AE831" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>No discussion will take place on any question put. Where practical, the Chair may respond to the question or indicate that a written response will be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A7A2B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCD7958" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where notice of a question has been given, a reply may be given orally at the meeting by the Chair or person nominated by the Chair, or a written reply given to the member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB507E1" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AD2065" w14:textId="29C1AB3F" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+    <w:p w14:paraId="4E76D62D" w14:textId="4C9389E5" w:rsidR="00E448D6" w:rsidRPr="008043C4" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Recommendations of Committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40036A58" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00D67AB0" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B9514E" w14:textId="6852FB7D" w:rsidR="00044162" w:rsidRDefault="00E448D6" w:rsidP="00044162">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1B41" w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he council </w:t>
+      </w:r>
+      <w:r w:rsidR="00914C23" w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>will receive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and consider r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1B41" w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ecommendations made by committees, for decision on policy or any matters that are outside the remit of the terms of reference for that committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1B41" w:rsidRPr="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F69283D" w14:textId="77777777" w:rsidR="00044162" w:rsidRDefault="00044162" w:rsidP="00044162">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B487D18" w14:textId="5286E66A" w:rsidR="001C6A41" w:rsidRPr="00044162" w:rsidRDefault="00044162" w:rsidP="00044162">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044162">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Such recommendations shall be fully documented and provided to the council for consideration at a council meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044162">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E7AEC4" w14:textId="77777777" w:rsidR="001C6A41" w:rsidRDefault="001C6A41" w:rsidP="001C6A41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360CF87B" w14:textId="77777777" w:rsidR="001C6A41" w:rsidRDefault="001C6A41" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF75667" w14:textId="66C423E7" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BA914D" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2464EF52" w14:textId="77777777" w:rsidR="00452CED" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Only one member sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speak at a time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3DE70B" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D56B10" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A member when speaking must address the Chair.  If a member wishes to speak in response to another member, the response must be given through the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hair.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A790506" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC2AA91" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Members must behave in professional and considerate way that is conducive to the efficient conduct of business and respect the role of the Chair, the Clerk and other members in the proper management of the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A167264" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2F2797" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a member persistently disregards the ruling of the Chair by behaving improperly, aggressively or offensively or deliberately obstructing business, the Chair may move that the member be not further heard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0EADB7" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B0181" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If the member continues to behave improperly after a motion that the member be not further heard, the Chair may move that either the member leaves the meeting or that the meeting is adjourned for a specified period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E551F0" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78850DC5" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If there is a general disturbance at the meeting involving any person present, making the orderly conduct of business impractical, the Chair may adjourn the meeting for as long as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he/she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considers necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C46223" w14:textId="77777777" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="00180748">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F5969C" w14:textId="2D5B3E7E" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="009D71FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules of Debate </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C488575" w14:textId="77777777" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="00180748">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A443F87" w14:textId="1C4261F4" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any member may propose a motion or recommendation at the appropriate time on the agenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00215A5A" w14:textId="77777777" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="00A0776E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDA964A" w14:textId="207943F0" w:rsidR="009D71FF" w:rsidRPr="00D67AB0" w:rsidRDefault="009D71FF" w:rsidP="00A0776E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A motion or recommendation cannot be discussed until it has been moved or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0776E" w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>seconded.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85854A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73573595" w14:textId="74531F4F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="009D71FF" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AF7CD4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E54B9D7" w14:textId="33E51974" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any member may propose an amendment to a motion or committee recommendation </w:t>
+      </w:r>
+      <w:r w:rsidR="009D71FF" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>that has been seconded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036A4B72" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDCFBD4" w14:textId="5CCFED4F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>An amendment must relate directly to the subject matter of the motion or recommendatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0776E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>amendment must not have the effect of nullifying the motion or recommendation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC3A61B" w14:textId="77777777" w:rsidR="00A0776E" w:rsidRPr="00180748" w:rsidRDefault="00A0776E" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06067A7F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>An amendment cannot be discussed until it has been moved and seconded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF5383F" w14:textId="77777777" w:rsidR="00A558AA" w:rsidRDefault="00A558AA" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354D096E" w14:textId="226A1D5D" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>An amendment can be withdrawn at any time by the member moving it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676F9F25" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403934A5" w14:textId="55E5D197" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00A558AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The member moving the motion or recommendation may incorporate an amendment into the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0776E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substantive </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>recommendation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA56E7D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8C955C" w14:textId="6EDB4EA7" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00A558AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendments will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">normally </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>be discussed together</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is a need to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>discuss them separately</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497A0B97" w14:textId="77777777" w:rsidR="00F91FBC" w:rsidRPr="00180748" w:rsidRDefault="00F91FBC" w:rsidP="00F91FBC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E3B92E" w14:textId="6E6543C4" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00A558AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Amendments will be put to the vote in the reverse order in which they were moved. An amendment which is carried shall become the substantive recommendation or motion and other amendments will not be put to the vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B43F2F2" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CC3AED" w14:textId="3CB660B7" w:rsidR="00E448D6" w:rsidRDefault="00A558AA" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member may rise to a point of order</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE31854" w14:textId="77777777" w:rsidR="00D67AB0" w:rsidRDefault="00D67AB0" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16713042" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Motions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F55110C" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7BAE42" w14:textId="77777777" w:rsidR="00452CED" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any member may give to the Clerk written notice of a motion the member wishes to move at a meeting at least </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> working days before the meeting (and sufficient to enable the motion to be included on the agenda).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606CC946" w14:textId="77777777" w:rsidR="00F91FBC" w:rsidRPr="00A0776E" w:rsidRDefault="00F91FBC" w:rsidP="00F91FBC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8FCF6" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Motions must be included in full on the agenda in the order they are received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6D1AD2" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AABFA2" w14:textId="26461276" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Motions cannot be discussed until they have been moved and seconded</w:t>
+      </w:r>
+      <w:r w:rsidR="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, except when a motion is moved by the chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38867F6C" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD31659" w14:textId="77777777" w:rsidR="00452CED" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Normally only one motion may be discussed at a time, but the meeting may agree on motion of the Chair that 2 or more motions relating to the same matter be discussed together where this is conducive to the efficient conduct of business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384C8510" w14:textId="77777777" w:rsidR="00452CED" w:rsidRDefault="00452CED" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D39E15" w14:textId="75792EA3" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Procedural motions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B64641F" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7561C097" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any member at any time may move, between speakers, any of the following motions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42265E10" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F3535E" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To proceed to the next business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D228E6" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To move to the vote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77BAAC" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To refer a matter to a committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E413E64" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To adjourn the meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48033701" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E61EF70" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="00452CED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the motion is seconded, it must be put to the vote immediately without discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BABC90A" w14:textId="77777777" w:rsidR="00452CED" w:rsidRPr="00180748" w:rsidRDefault="00452CED" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B59A1F1" w14:textId="3E9F6F09" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Voting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A6676D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DAA861" w14:textId="3982ADA6" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to any legal requirement, all </w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be decided by the Council shall be decided by a majority of the members present and voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197A344F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00356E7B" w14:textId="6F052F38" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Members shall vote by show of hands. A member’s vote will only be counted if the member is in the room</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> throughout the debate of the matter and at the time the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>vote is taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDC1C82" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433E6711" w14:textId="50D72764" w:rsidR="00E448D6" w:rsidRPr="00727827" w:rsidRDefault="00E448D6" w:rsidP="00727827">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immediately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vote is taken any member may request that a vote is recorded. When a request is made, the C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or person nominated by the Chair shall call the names of all the members and after each name is called</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the member shall state whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he/she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voting for or against the question put or abstaining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The record of voting</w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be recorded in the minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C04D61C" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CADCD71" w14:textId="2903B5A1" w:rsidR="00727827" w:rsidRPr="00727827" w:rsidRDefault="00E448D6" w:rsidP="00727827">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immediately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vote is taken and before the next business is commenced, a member may request that the minutes of the meeting record the way in which t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A558AA" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>member has voted or that member abstained from voting.</w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The minutes shall note whether th</w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member voted for</w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">against </w:t>
+      </w:r>
+      <w:r w:rsidR="00727827" w:rsidRPr="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>or abstained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649CBD94" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C21BE8A" w14:textId="4226FFE2" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of an equality of votes the Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">give a casting vote </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00727827">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he/she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gave a first vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6597A3ED" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0578953E" w14:textId="6D33588A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Chair must give a casting vote in the event of there being an equality of votes for the election of the Chair of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E020C57" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00606B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA054E0" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="008043C4" w:rsidRDefault="00292BC1" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>A councillor with voting rights who has a disclosable pecuniary interest or another interest as set out in the Council’s code of conduct in a matter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>being considered at a meeting is subject to statutory limitations or restrictions under the code on his right to participate and vote on that matter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E4CE1A" w14:textId="77777777" w:rsidR="00CE065A" w:rsidRDefault="00CE065A" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4A5D29" w14:textId="77777777" w:rsidR="00CE065A" w:rsidRDefault="00CE065A" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFD669F" w14:textId="77777777" w:rsidR="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A45D69" w14:textId="77777777" w:rsidR="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3797CD16" w14:textId="3C294354" w:rsidR="00E448D6" w:rsidRPr="00975CD5" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>COMMITTEE MEETINGS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3C7728" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00975CD5" w:rsidRDefault="00975CD5" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00837C35" w14:textId="1608C928" w:rsidR="00975CD5" w:rsidRPr="00975CD5" w:rsidRDefault="00975CD5" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975CD5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Committees &amp; Sub-committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F40AC75" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F24EEFA" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committees are appointed to manage defined business on behalf of the council.  The remit and authority of each committee is set out in the Terms of Reference  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F0D665" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205DB7FC" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Unless the Council determines otherwise, a committee may appoint a sub-committee whose terms of reference and members shall be determined by the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4668097A" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20405960" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The members of a committee may include non-councillors unless it is a committee which regulates and controls the finances of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB1795C" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3689B52F" w14:textId="65A8DDD8" w:rsidR="00975CD5" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless the Council determines otherwise, members of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ommittee and a sub-committee may be non-councillors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E00D46" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B2C298" w14:textId="79D89EF0" w:rsidR="007D49F5" w:rsidRPr="00180748" w:rsidRDefault="007D49F5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a committee is not quorate, or cannot meet for any reason, matters normally dealt with by that committee shall be brought to full council for decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D48DE0" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6889350D" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Holding meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C52EAD" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119CA5D3" w14:textId="51693F8D" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Clerk will call the first meeting of the committee following consultation with the Chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4192569C" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2611790A" w14:textId="43C6F991" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Subsequent meetings shall be held at a place, date and time fixed by the committee. Meetings shall not be held in premises being used at the time for the supply of alcohol permitted by the Licensing Act 2003 unless no other suitable room is available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075D2A5C" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2EC7F7" w14:textId="47037B3B" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Clerk or the Chairman’s delegated representative shall be present at all meetings of the committee pursuant to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>his/her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statutory duties as requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>hair of the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BA1F94" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045A4A3C" w14:textId="11A97473" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Notice of the time and place of meetings and the agenda, signed by the Clerk must be displayed in the Parish Notice board outside Hextable Post Office at least 3 clear working days before the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DE8EA1" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73127E1E" w14:textId="07E86AEF" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All members of the Council shall be given at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear working days written notice of all meetings of a committee from the Clerk specifying the business proposed to be transacted (the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Agenda</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BABEB1E" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0241D559" w14:textId="1A539E03" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Chairing meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A25B86" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F903C9D" w14:textId="0C8E743D" w:rsidR="00A558AA" w:rsidRDefault="00E448D6" w:rsidP="00A558AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each committee shall have its Chair and members elected by the Council, before conducting any business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFD4EBA" w14:textId="77777777" w:rsidR="00A558AA" w:rsidRPr="00180748" w:rsidRDefault="00A558AA" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560A9893" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A committee may elect a deputy Chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8C27DA" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE1B7F9" w14:textId="46330E97" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>In the absence of the Chair of the committee, the committee shall elect a person to Chair the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645BCD4E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E0214C" w14:textId="6DE8EB11" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members of committees will be appointed each at the annual meeting of the council. A record of committee meeting dates and members will be kept by the clerk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216A3308" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02348C42" w14:textId="1B8EDE58" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Quorum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1BF8DD" w14:textId="77777777" w:rsidR="00A558AA" w:rsidRPr="00180748" w:rsidRDefault="00A558AA" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453033C6" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The numbers of members required for each committee will be specified in the Terms of Reference for that committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F190E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B11E07" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>No business shall be transacted unless more than half the members are present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D9DA9E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A4C4B3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If there is no quorum the meeting must be adjourned immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591AF70B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A17494" w14:textId="380A15C6" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Attendance by members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34020D42" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC37F5B" w14:textId="75F21DA0" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any member not being a member of a committee may attend any meeting of the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF9B2DA" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094F4B83" w14:textId="64677504" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Proposals can only be made by members of the committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42108CCC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A460444" w14:textId="72E3BC57" w:rsidR="00E448D6" w:rsidRPr="009F04AF" w:rsidRDefault="00E448D6" w:rsidP="009F04AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Chair may permit any </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B2D" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>non-</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B2D" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ommittee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member to speak, or ask a question, but that member cannot vote. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1E6CDC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39430AB1" w14:textId="7EF87582" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a member </w:t>
+      </w:r>
+      <w:r w:rsidR="009F04AF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>is unable to attend any meeting of the council</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Clerk may appoint a substitute to ensure the meeting is quorate with</w:t>
+      </w:r>
+      <w:r w:rsidR="009F04AF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voting rights.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFDE8D0" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396AC61F" w14:textId="696FA8E8" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Voting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503F56C5" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F0B6A8" w14:textId="1FAF4843" w:rsidR="00975CD5" w:rsidRPr="00180748" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Voting at all committee meetings shall be in accordance with Standing Order 1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="0055610C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359C24DF" w14:textId="77777777" w:rsidR="00975CD5" w:rsidRDefault="00975CD5" w:rsidP="00975CD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C0DA14" w14:textId="77777777" w:rsidR="00392EAA" w:rsidRPr="00180748" w:rsidRDefault="00392EAA" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297B05F0" w14:textId="7FD1891A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> APPOINTMENT OF COMMITTEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9F8567" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CDA99E" w14:textId="6F261627" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Audit </w:t>
+      </w:r>
+      <w:r w:rsidR="00E000E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Finance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF0ED23" w14:textId="77777777" w:rsidR="00392EAA" w:rsidRPr="00180748" w:rsidRDefault="00392EAA" w:rsidP="00392EAA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4C4339" w14:textId="642F6A9A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he Council shall have an audit</w:t>
+      </w:r>
+      <w:r w:rsidR="00E000E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; finance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> committee consisting of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> four members with the following terms of reference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBBCFED" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6624985A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="16C041F5" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E448D6" w:rsidP="00E468A5">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To consider the effectiveness of risk management arrangements, finance and purchasing controls, anti-fraud and anti-corruption arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD67C7C" w14:textId="48726C27" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="0106A5CB" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To regularly monitor budgets to ensure there is an adequate financial control of the council</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B27C3D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="58605D3C" w14:textId="77777777" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To seek assurances that action is being taken on risk-related issues identified by members and auditors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F24E8DD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="53F06B3E" w14:textId="0C1D613E" w:rsidR="00E448D6" w:rsidRPr="00E000E7" w:rsidRDefault="007708F3" w:rsidP="00E468A5">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To satisfy itself that the Council’s assurance statements, including the Statement to the Audit Commission, properly reflect the risk environment and any actions required to improve it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5220B7" w14:textId="026E13B1" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="48DF3B80" w14:textId="70B07674" w:rsidR="007708F3" w:rsidRPr="00E000E7" w:rsidRDefault="00E468A5" w:rsidP="00E468A5">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To set a programme of internal </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">checks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>related findings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD74F0B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...4287 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="2127" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>To consider the effectiveness of risk management arrangements, finance and purchasing controls, anti-fraud and anti-corruption arrangements.</w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>monitoring management action in response to the issues raised by external audit.</w:t>
+        <w:t>To consider the reports of external audit and review the financial statements, external auditor’s opinion and reports to members, and monitoring management action in response to the issues raised by external audit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CCB250" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="2127" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>To prepare the annual budget for recommendation to the council</w:t>
@@ -11207,6022 +11288,6026 @@
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Members to review and update the strategic plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57030142" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:ind w:hanging="502"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295413ED" w14:textId="2E74A005" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E000E7" w:rsidP="00E448D6">
+    <w:p w14:paraId="295413ED" w14:textId="28B724CC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00F91FBC" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">April </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="00E000E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Agenda</w:t>
-[...31 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="109B3708" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t>Agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198D2180" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:t>At the October meeting of the Audit and Finance Committee, the following additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standing items will be included on the agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564ADA08" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DC33B1" w14:textId="17DD141D" w:rsidR="00E000E7" w:rsidRPr="00F91FBC" w:rsidRDefault="00E448D6" w:rsidP="00E000E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Members to review the asset register and financial risk register</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9AE461" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="0FE16925" w14:textId="13572DA5" w:rsidR="00FE0C25" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Members to review and update Financial Regulations </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="639020F7" w14:textId="77777777" w:rsidR="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="00E000E7">
+        <w:t>To agree the budget for the forthcoming financial year for recommendation to full council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4700A251" w14:textId="77777777" w:rsidR="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="00E000E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="58DC33B1" w14:textId="01473446" w:rsidR="00E000E7" w:rsidRPr="00E000E7" w:rsidRDefault="00E000E7" w:rsidP="00E000E7">
+        <w:ind w:left="1854"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558B7334" w14:textId="5756E0A9" w:rsidR="00FE0C25" w:rsidRDefault="00E000E7" w:rsidP="00326B81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FBC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Other business to be placed on the agenda shall be by agreement between the   Committee Chair and the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D66477" w14:textId="77777777" w:rsidR="00BB6052" w:rsidRPr="00180748" w:rsidRDefault="00BB6052" w:rsidP="009D448A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D908FD" w14:textId="53F62B0A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>3.1.5 October Agenda</w:t>
-[...46 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t>Appeals Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623AB0FE" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A4ED60" w14:textId="2BF3DDBD" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Appeals Committee will comprise three members of the Parish Council who are not members of the Personnel Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52331AF8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9E848C" w14:textId="536EF625" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Appeals Committee will convene as and when required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3A184A" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365E6449" w14:textId="56FEC93D" w:rsidR="007D49F5" w:rsidRPr="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>3.1.6</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:tab/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:t>Quorum shall be two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154FB5BF" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFC0D6C" w14:textId="22596027" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee is empowered by the council to hear and determine matters of appeal in cases of discipline, conduct, grievance and efficiency of ser</w:t>
+      </w:r>
+      <w:r w:rsidR="002A199D" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>vice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, and its decision is final.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399BA214" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B22557A" w14:textId="59CA6DAA" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="009D448A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:hanging="1080"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Appeals Committee</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t xml:space="preserve">   Personnel Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F361763" w14:textId="77777777" w:rsidR="009D448A" w:rsidRPr="00180748" w:rsidRDefault="009D448A" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A4ED60" w14:textId="2BF3DDBD" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
-      <w:pPr>
+    <w:p w14:paraId="592C2AA6" w14:textId="71C40D78" w:rsidR="009D448A" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="009D448A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="993" w:hanging="993"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="52331AF8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Personnel Committee will comprise of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidR="0058099C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members of the council, who are not members of the Appeals Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6CFB8C" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9E848C" w14:textId="536EF625" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
-      <w:pPr>
+    <w:p w14:paraId="0AD5AC2B" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRDefault="00E448D6" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="993" w:hanging="993"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5E3A184A" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Personnel Committee shall normally meet t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6052" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>wice a year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, but will meet additionally when required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423AAD9C" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRPr="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365E6449" w14:textId="56FEC93D" w:rsidR="007D49F5" w:rsidRPr="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
-      <w:pPr>
+    <w:p w14:paraId="15378849" w14:textId="2804DA63" w:rsidR="007D49F5" w:rsidRPr="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="993" w:hanging="993"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="154FB5BF" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Quorum shall be three members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660D5C18" w14:textId="77777777" w:rsidR="00FE0C25" w:rsidRPr="00180748" w:rsidRDefault="00FE0C25" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DFC0D6C" w14:textId="22596027" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
-      <w:pPr>
+    <w:p w14:paraId="37678EB4" w14:textId="56C0B71A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="993" w:hanging="993"/>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The committee is empowered to take </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>responsibility and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make decisions on behalf of the council for all personnel matters. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee shall oversee and monitor all expenditure as necessary within the financial authority set by the annual approved staff costs budget in accordance with the following terms of reference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADA50F5" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44607802" w14:textId="3A3D496C" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To consider and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C25" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the council’s staffing structure, terms, conditions and benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8406EF" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To consider and approve the employment of temporary staff, trainees and occasional staff as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FD293D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To determine and approve the establishment and grading of employees for the effective administration and operation of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1F5E58" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To approve job descriptions and develop and approve training plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB49E00" w14:textId="5C367A11" w:rsidR="00751F35" w:rsidRDefault="00751F35" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ensure that all decisions made are in line with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health and safety policy of the Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B858653" w14:textId="4F4E33D5" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00751F35" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsider all matters of health, safety and welfare </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>of staff, in line with policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCEF608" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To hear and determine matters of discipline, grievance and efficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBBC39" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To negotiate and consult with representatives of the employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2B5F61" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To recommend to the audit and finance committee a suggested expenditure necessary for the annual staff costs budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194FF5A8" w14:textId="24FE4E00" w:rsidR="00A90011" w:rsidRPr="00180748" w:rsidRDefault="00A90011" w:rsidP="00A90011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Recommending to full council any expenditure pertaining to new or significant expenses that are outside the agreed annual budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582EDC1F" w14:textId="77777777" w:rsidR="00751F35" w:rsidRDefault="00751F35" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To make reports and recommendations to the council in respect to the above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33523F36" w14:textId="77777777" w:rsidR="0058099C" w:rsidRDefault="0058099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D61ED7" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="009D448A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Standing Agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4669EBBB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:t>The Personnel committee shall operate with the following standing agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688545AA" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCE77B4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Apologies for Absence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD31247" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Declarations of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E70F820" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review any on-going training requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEB9E4B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6052" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>any staff absence since the last meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702485B3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review any staff safety concerns raised </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2183CC55" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRDefault="008F3C55" w:rsidP="008F3C55">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1164B34E" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRDefault="008F3C55" w:rsidP="008F3C55">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBAE1B2" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRPr="00180748" w:rsidRDefault="008F3C55" w:rsidP="008F3C55">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2509C438" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>September Personnel Agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B970FD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>At the September meeting of the Personnel Committee, the following additional standing item will be included on the agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3048D1" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A664888" w14:textId="2D75A894" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review and update the annual pay scale schedule and make recommendations to the Audit and Finance Committee for the forthcoming year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F94246" w14:textId="0E4EC583" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To review staff </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6567" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>progress</w:t>
+      </w:r>
+      <w:r w:rsidR="0058099C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> against the expectations of the role </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55707276" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5DFB9F" w14:textId="77777777" w:rsidR="0058099C" w:rsidRDefault="0058099C" w:rsidP="0058099C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Other business to be placed on the agenda shall be by agreement between the Committee Chair and the Clerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E3FC72" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027655B3" w14:textId="6793E2BA" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Personnel Committee</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Open Spaces Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C269D4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD937B4" w14:textId="5FF0FF43" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The committee will comprise of </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3C99">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>four members of the council</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0" w:rsidRPr="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normally meet four times a year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35314B" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF4566D" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRPr="00180748" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Quorum shall be three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F147C5F" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRPr="00180748" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ECCBC7" w14:textId="51E017CA" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The committee is empowered to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oversee the maintenance of the council’s open spaces, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make decisions on behalf of the council as necessary to preserve, maintain and improve the </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>councils’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open spaces and the assets within open spaces. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee shall oversee and monitor all expenditure as necessary within the financial authority set by the annual approved Grounds Maintenance budget in accordance with the following terms of reference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F527EEA" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADBA6F6" w14:textId="182BC24A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Making decisions on behalf of the council affecting the </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintenance of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>spaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> owned by the council </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Hextable Gardens; Allotments; Parish Office Grounds; Claremont Green; Village Green; Hextable park</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; Lower Road Pitches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A22DD12" w14:textId="114FB25C" w:rsidR="00E448D6" w:rsidRPr="002A6271" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To prioritise the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>councils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintenance and repairs of open spaces, and assets within the open spaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687F226" w14:textId="43320168" w:rsidR="00E448D6" w:rsidRPr="007D49F5" w:rsidRDefault="00E448D6" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set priorities and review progress of all activities in connection with maintenance, repair and </w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>minor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects associated with the councils open spaces</w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1101890D" w14:textId="635A99CF" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To recommend to the audit and finance committee a suggested expenditure necessary for the annual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>grounds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the annual budget setting process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3256CFB7" w14:textId="0CA4CD7A" w:rsidR="00B901FB" w:rsidRPr="00180748" w:rsidRDefault="00B901FB" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Make recommendations to council for any changes to council policy, legal or issues pertaining to land ownership</w:t>
+      </w:r>
+      <w:r w:rsidR="007D49F5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C6CDF4" w14:textId="568AAB1C" w:rsidR="002A199D" w:rsidRDefault="002A199D" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Make recommendations to the council where expenditure (outside the open spaces budget) is required to make urgent repairs, improvements and upgrades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393FBAF8" w14:textId="77777777" w:rsidR="00A90011" w:rsidRPr="00180748" w:rsidRDefault="00A90011" w:rsidP="00A90011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Recommending to full council any expenditure pertaining to new or significant projects that are outside the agreed annual budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F69795" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reporting progress of the work of the committee to full meetings of the council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FB0108" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Standing Agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32637822" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Open Spaces committee shall operate with the following standing agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204501D9" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Apologies for Absence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1264AB44" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declarations of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B037B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review the village planting schedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D583873" w14:textId="1F6F4901" w:rsidR="002A6271" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review trees</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6271" w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are on parish land</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513EA98E" w14:textId="26502466" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eview the maintenance of the Open Spaces </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Workplan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5989C373" w14:textId="73A799FE" w:rsidR="006A3C99" w:rsidRPr="002A6271" w:rsidRDefault="006A3C99" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review budget versus actual spending</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFB7C4F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE2968C" w14:textId="77777777" w:rsidR="002A6271" w:rsidRDefault="002A6271" w:rsidP="002A6271">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Other business to be placed on the agenda shall be by agreement between the Committee Chair and the Clerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6E1801" w14:textId="77777777" w:rsidR="002A6271" w:rsidRDefault="002A6271" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C0BA4B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Facilities Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB7983B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EC3B68" w14:textId="18C7FC63" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE00E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee will comprise of</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3C99">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE00E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> four members of the council</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00E6" w:rsidRPr="00AE00E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will normally meet four times a year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AFE9B6" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A5B84C" w14:textId="1ADD0159" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="660D5C18" w14:textId="77777777" w:rsidR="00FE0C25" w:rsidRPr="00180748" w:rsidRDefault="00FE0C25" w:rsidP="00E448D6">
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee is empowered to make decisions on behalf of the council as necessary to maximise the income from all rented and leased assets. The committee shall oversee and monitor all expenditure as necessary within the financial authority set by the annual approved Facilities budget in accordance with the following terms of reference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9BF288" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37678EB4" w14:textId="56C0B71A" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12B42AB8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Making decisions on behalf of the council affecting all rented facilities owned by the council but in particul</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB12DE" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ar: The Gallery; The Heritage Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>; The Fl</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB12DE" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>at; The Hextable Park Pavilion; Village Hall and meeting rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDA805B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To set and approve rents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A07A24" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set priorities and review progress of all activities in connection with maintenance, repair and new projects associated with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>councils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open spaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2006D0" w14:textId="27A75F66" w:rsidR="002A6271" w:rsidRPr="00180748" w:rsidRDefault="002A6271" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To ensure the council meets all its statutory obligations in respect of all assets (e.g. landlord &amp; tenant, Fire, H&amp;S etc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729A1090" w14:textId="560EC5B2" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make recommendations to the council where expenditure </w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(outside the facilities budget) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>is required to make repairs, improvements and upgrades to maximise the income for the council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB979A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To recommend to the audit and finance committee an estimated income from rental of facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088936A5" w14:textId="05CF2A2F" w:rsidR="007D49F5" w:rsidRPr="00180748" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommending to full council any expenditure pertaining to new or significant projects </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90011">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>that are outside the agreed annual budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48953A5F" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reporting progress of the work of the committee to full meetings of the council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6844BA81" w14:textId="77777777" w:rsidR="00A90011" w:rsidRDefault="00A90011" w:rsidP="00A90011">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="2127"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3998DA14" w14:textId="4F5248ED" w:rsidR="00A90011" w:rsidRPr="00A90011" w:rsidRDefault="00A90011" w:rsidP="00A90011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...218 lines deleted...]
-        <w:ind w:left="2127" w:hanging="284"/>
+        <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Ensure that all decisions made are in line with the</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...218 lines deleted...]
-    <w:p w14:paraId="19D61ED7" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="009D448A">
+        <w:t>Quorum shall be three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FED371D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3270CB8D" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRDefault="008F3C55" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54858719" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRDefault="008F3C55" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AA9F7B" w14:textId="77777777" w:rsidR="008F3C55" w:rsidRPr="00180748" w:rsidRDefault="008F3C55" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A681CE3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00C46B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Standing Agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4669EBBB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
-[...7 lines deleted...]
-    <w:p w14:paraId="688545AA" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="37292A00" w14:textId="2B896E4D" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5BCE77B4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The committee shall operate with the following standing agenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3431DD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Apologies for Absence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD31247" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="1369E4E6" w14:textId="77777777" w:rsidR="00A66A04" w:rsidRPr="00180748" w:rsidRDefault="00A66A04" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declarations of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E70F820" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+    <w:p w14:paraId="742147F4" w14:textId="525957F0" w:rsidR="008E0813" w:rsidRPr="008E0813" w:rsidRDefault="00A66A04" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>To review any on-going training requirements</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EEB9E4B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nnually review any necessary rental charges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8556F2" w14:textId="658DA1F3" w:rsidR="008E0813" w:rsidRDefault="008E0813" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...21 lines deleted...]
-    <w:p w14:paraId="702485B3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review planned maintenance and repairs and programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B00A525" w14:textId="77777777" w:rsidR="006A3C99" w:rsidRDefault="008E0813" w:rsidP="001C6A41">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To receive an update on statutory inspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CF9CE9" w14:textId="11CA5874" w:rsidR="008E0813" w:rsidRDefault="006A3C99" w:rsidP="001C6A41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-    <w:p w14:paraId="2509C438" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To review budget versus actual spending</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0813" w:rsidRPr="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2009A30D" w14:textId="77777777" w:rsidR="00492629" w:rsidRDefault="00492629" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748932B1" w14:textId="77777777" w:rsidR="008E0813" w:rsidRDefault="008E0813" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Other business to be placed on the agenda shall be by agreement between the Committee Chair and the Clerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BFD8B7" w14:textId="77777777" w:rsidR="008E0813" w:rsidRPr="008E0813" w:rsidRDefault="008E0813" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72829EF1" w14:textId="488F7578" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>September Personnel Agenda</w:t>
-[...109 lines deleted...]
-    <w:p w14:paraId="1C5DFB9F" w14:textId="77777777" w:rsidR="0058099C" w:rsidRDefault="0058099C" w:rsidP="0058099C">
+        <w:t xml:space="preserve"> OTHER PROVISIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18188627" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDF50B8" w14:textId="429A49EB" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Smoking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352898C8" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717A06E5" w14:textId="3412A798" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="027655B3" w14:textId="6793E2BA" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Smoking is prohibited during any Council and committee meeting, and in all Council buildings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71678203" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF3B2FD" w14:textId="4AB44949" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Open Spaces Committee</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4FD937B4" w14:textId="5FF0FF43" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:t>Individual members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62265E2A" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F74B52" w14:textId="016C51E9" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67AB0">
-[...55 lines deleted...]
-    <w:p w14:paraId="4FF4566D" w14:textId="77777777" w:rsidR="007D49F5" w:rsidRPr="00180748" w:rsidRDefault="007D49F5" w:rsidP="007D49F5">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A member cannot individually exercise any functions of the Council on behalf of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E116F5E" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEA3641" w14:textId="338F09B3" w:rsidR="008A7B2D" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="78ECCBC7" w14:textId="51E017CA" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A member must not issue any order relating to work being done for the Council or claim any right to enter any property on behalf of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47818CCF" w14:textId="77777777" w:rsidR="008A7B2D" w:rsidRPr="008A7B2D" w:rsidRDefault="008A7B2D" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FD3AEB" w14:textId="77777777" w:rsidR="00A90011" w:rsidRPr="00180748" w:rsidRDefault="00A90011" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk159678565"/>
+    </w:p>
+    <w:p w14:paraId="4903EB33" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="007E71E2" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>DELEGATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06173C3E" w14:textId="77777777" w:rsidR="007E71E2" w:rsidRDefault="007E71E2" w:rsidP="007E71E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0829DAF8" w14:textId="7A44F380" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Clerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C20228" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC82008" w14:textId="317B45B7" w:rsidR="007E71E2" w:rsidRPr="008E0813" w:rsidRDefault="007E71E2" w:rsidP="007E71E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="993" w:hanging="993"/>
-[...60 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="992" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Clerk sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also be the Responsible Financial Officer (RFO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E563F54" w14:textId="77777777" w:rsidR="007E71E2" w:rsidRPr="007E71E2" w:rsidRDefault="007E71E2" w:rsidP="007E71E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...346 lines deleted...]
-    <w:p w14:paraId="42FB0108" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD858DB" w14:textId="7F46B67A" w:rsidR="0041360B" w:rsidRPr="002F542B" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Clerk shall be the Proper Officer for all Proper Officer functions</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall have the following responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0755">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5695CEAA" w14:textId="77777777" w:rsidR="002F542B" w:rsidRDefault="002F542B" w:rsidP="002F542B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB239BA" w14:textId="14C6A9D3" w:rsidR="00E17DE3" w:rsidRPr="0041360B" w:rsidRDefault="00E17DE3" w:rsidP="00E17DE3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rrange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, set the agenda and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call meetings of the Council, its committees and subcommittees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041360B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>in consultation with the relevant chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0744B21A" w14:textId="3A522C2A" w:rsidR="003A0755" w:rsidRPr="00326B81" w:rsidRDefault="003A0755" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shall summons Councillors to all meetings of the council and committees, and prepare and publish an agenda for each  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564DC972" w14:textId="5E7D544B" w:rsidR="003A0755" w:rsidRPr="00326B81" w:rsidRDefault="00A24E54" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002F542B" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nclude on the agenda all motions in the order received unless a councillor has given written notice </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0755" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>before the a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0755" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>enda has been published confirming their withdrawal of it</w:t>
+      </w:r>
+      <w:r w:rsidR="002F542B" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D32742" w14:textId="61CB4788" w:rsidR="002F542B" w:rsidRPr="00326B81" w:rsidRDefault="003A0755" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convene a meeting of the Council for the election </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f a new Chair of the Council, occasioned by a casual vacancy in their office.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F542B" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184D311A" w14:textId="77777777" w:rsidR="003A0755" w:rsidRPr="00326B81" w:rsidRDefault="003A0755" w:rsidP="003A0755">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Facilitate inspection of the minute book by local government electors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BF89E1" w14:textId="324B9659" w:rsidR="00E17DE3" w:rsidRPr="00326B81" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Hold acceptance of office forms from Councillors and hold a copy of members register of interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087AC5F1" w14:textId="4B79DADA" w:rsidR="00E17DE3" w:rsidRPr="00326B81" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Assist with responding to request made under freedom of information legislation and rights exercised under data protection legislation, in accordance with the Council’s relevant procedures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725A9684" w14:textId="7D84DF50" w:rsidR="003A0755" w:rsidRPr="00326B81" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liaise with the Council’s Data Protection Officer  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90FD44" w14:textId="374B2A69" w:rsidR="0041360B" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>anage all employees of the Council and has the authority to take disciplinary action under agreed procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2851041A" w14:textId="66E4C7F9" w:rsidR="0041360B" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>his/her</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capacity of RFO, shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to pay salaries and wages to all employees of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47173096" w14:textId="08EF5CE4" w:rsidR="0041360B" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00492629">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ccept bookings and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00492629">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hirings of premises and facilities operated by the Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7678D220" w14:textId="754AFA68" w:rsidR="0041360B" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>arry out and implement any Council, committee or sub-committee</w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="0041360B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041360B" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBCA2F4" w14:textId="25C2D7D8" w:rsidR="0041360B" w:rsidRPr="00E17DE3" w:rsidRDefault="0041360B" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Take urgent decisions on behalf of the Council with the approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3" w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>of the Chairman and with one other member nominated by the Chairman</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.  If this is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">practical, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clerk may take urgent decisions on behalf of the Council. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C454F6" w14:textId="6F1A6346" w:rsidR="0041360B" w:rsidRPr="00BA5152" w:rsidRDefault="0041360B" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5152">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Clerk sh</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5152">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be the only moderator for Council </w:t>
+      </w:r>
+      <w:r w:rsidR="007E71E2" w:rsidRPr="00BA5152">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>social media</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5152">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1B8528" w14:textId="6E9E2DA4" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eceive</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0813">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and retain plans and documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442ECEEA" w14:textId="7620F674" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E17DE3" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ign notices or other documents on behalf of the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B39925" w14:textId="7B062B37" w:rsidR="00E448D6" w:rsidRPr="00326B81" w:rsidRDefault="00E448D6" w:rsidP="00BA5152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To receive</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and retain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copies of bylaws made by the Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17DE3" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other local authorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C07116E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="655281C9" w14:textId="1E6ED8AC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Standing Agenda</w:t>
-[...215 lines deleted...]
-    <w:p w14:paraId="7AE2968C" w14:textId="77777777" w:rsidR="002A6271" w:rsidRDefault="002A6271" w:rsidP="002A6271">
+        <w:t>ACCESS TO INFORMATION ARRANGEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2949ED03" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141662A3" w14:textId="1D7B01EC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Access to meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D2B2D3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6323178D" w14:textId="1305807F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="15C0BA4B" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The public and press are entitled to attend any meeting of the Council or any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>committee unless excluded by formal resolution in relation to any matter of business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544B6053" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABB43C4" w14:textId="2ADCE098" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:t>Subject to standing order 6.1.3, a person who attends a meeting is permitted to report on the meeting whilst the meeting is open to the public. To “report” means to film, photograph, make an audio recording of meeting proceedings, use any other means for enabling persons not present to see or hear the meeting as it takes place or later or to report or to provide oral or written commentary about the meeting so that the report or commentary is available as the meeting takes place or later to persons not present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D239A75" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00606B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E955B1" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:t>A person present at a meeting may not provide an oral report or oral commentary about a meeting as it takes place without permission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748" w:rsidDel="00122646">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17894351" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00606B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E83001" w14:textId="77777777" w:rsidR="00606B66" w:rsidRPr="00180748" w:rsidRDefault="00606B66" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The press shall be provided with reasonable facilities for the taking of their report of all or part of a meeting at which they are entitled to be present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718644F7" w14:textId="77777777" w:rsidR="00A66A04" w:rsidRPr="00180748" w:rsidRDefault="00A66A04" w:rsidP="00A66A04">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4710B72F" w14:textId="77777777" w:rsidR="00A66A04" w:rsidRDefault="00A66A04" w:rsidP="00A66A04">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F091374" w14:textId="77777777" w:rsidR="002049BB" w:rsidRDefault="002049BB" w:rsidP="00A66A04">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1726D783" w14:textId="77777777" w:rsidR="002049BB" w:rsidRPr="00180748" w:rsidRDefault="002049BB" w:rsidP="00A66A04">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1154277E" w14:textId="53297678" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Facilities Committee</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="65EC3B68" w14:textId="18C7FC63" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Access to documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647BD321" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5F8854" w14:textId="76A10420" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="32AFE9B6" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The agenda will be made available to the public to view whilst the meeting is in progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FDFB92" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="21A5B84C" w14:textId="1ADD0159" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA8F006" w14:textId="1A2848D2" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...296 lines deleted...]
-    <w:p w14:paraId="3998DA14" w14:textId="4F5248ED" w:rsidR="00A90011" w:rsidRPr="00A90011" w:rsidRDefault="00A90011" w:rsidP="00A90011">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A reasonable number of copies of agendas shall be available for the public attending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>meetings from the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CE3CF" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638C3691" w14:textId="167E6A3F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="6A681CE3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00C46B2A">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Minutes of meetings shall be available free to the public on application to the Clerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Bulk and multiple applications may be subject to a copying charge.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Agreed minutes shall be available at the Parish Council’s office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151645A0" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1279C2A6" w14:textId="0ABEB115" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A reasonable number of open reports submitted to meetings of the Council and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>committees shall be available for the public attending meetings from the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642D24A2" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E33BE3" w14:textId="509C1CF6" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Open reports may subsequently be obtained by the public on application to the Clerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(A copying charge may be applied).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527D2F8E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27964E5A" w14:textId="100FFB43" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="0049462E" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E448D6" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gendas, Reports and Minutes approved by the Council, will be published on the website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C489E86" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F64DA1" w14:textId="5026F069" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Applications under the Freedom of Information Act should be addressed to the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0CCFE3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52900C5C" w14:textId="00E1D965" w:rsidR="00E448D6" w:rsidRPr="0049462E" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Applications for personal information under the Data Protection Act 1998 should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>addressed to the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFAAABD" w14:textId="77777777" w:rsidR="0049462E" w:rsidRDefault="0049462E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15215715" w14:textId="77777777" w:rsidR="00492629" w:rsidRDefault="00492629" w:rsidP="008043C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C36C56" w14:textId="6A852D6A" w:rsidR="009C087B" w:rsidRPr="00180748" w:rsidRDefault="009C087B" w:rsidP="008043C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Standing Agenda</w:t>
-[...279 lines deleted...]
-    <w:p w14:paraId="7FDF50B8" w14:textId="429A49EB" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+        <w:t>Management of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121FD4D2" w14:textId="77777777" w:rsidR="009C087B" w:rsidRPr="008043C4" w:rsidRDefault="009C087B" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A342AE4" w14:textId="122C2995" w:rsidR="009C087B" w:rsidRDefault="009C087B" w:rsidP="0049462E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...65 lines deleted...]
-    <w:p w14:paraId="2AF3B2FD" w14:textId="4AB44949" w:rsidR="008A7B2D" w:rsidRPr="00180748" w:rsidRDefault="008A7B2D" w:rsidP="008A7B2D">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Council shall have in place and keep under review, technical and organisational measures to keep secure information (including personal data) which it holds in paper and electronic form. Such arrangements shall include deciding who has access to personal data and encryption of personal data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60657E03" w14:textId="77777777" w:rsidR="0049462E" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5E6C47" w14:textId="4343E616" w:rsidR="009C087B" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...156 lines deleted...]
-    <w:p w14:paraId="0829DAF8" w14:textId="7A44F380" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009C087B" w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Council shall have in place, and keep under review, policies for the retention and safe destruction of all information (including personal data) which it holds in paper and electronic form. The Council’s retention policy shall confirm the period for which information (including personal data) shall be retained or if this is not possible the criteria used to determine that period (e.g. the Limitation Act 1980). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2776460B" w14:textId="77777777" w:rsidR="0049462E" w:rsidRDefault="0049462E" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376CDEDF" w14:textId="1EDEB33C" w:rsidR="00B55F03" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...934 lines deleted...]
-    <w:p w14:paraId="141662A3" w14:textId="1D7B01EC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55F03" w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he agenda, papers that support the agenda and the minutes of a meeting shall not disclose or otherwise undermine confidential information or personal data without legal justification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C40BF54" w14:textId="77777777" w:rsidR="0049462E" w:rsidRDefault="0049462E" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AEED3F" w14:textId="608EC515" w:rsidR="00B55F03" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...714 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008043C4">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Council shall have in place and keep under review, technical and organisational measures to keep secure information (including personal data) which it holds in paper and electronic form. Such arrangements shall include deciding who has access to personal data and encryption of personal data. </w:t>
-[...80 lines deleted...]
-        <w:t>T</w:t>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00B55F03" w:rsidRPr="008043C4">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">he agenda, papers that support the agenda and the minutes of a meeting shall not disclose or otherwise undermine confidential information or personal data without legal justification. </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>ouncillors, staff, the Council’s contractors and agents shall not disclose confidential information or personal data without legal justification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD07ABA" w14:textId="77777777" w:rsidR="00B55F03" w:rsidRPr="008043C4" w:rsidRDefault="00B55F03" w:rsidP="00B55F03">
+    <w:p w14:paraId="5FD07ABA" w14:textId="77777777" w:rsidR="00B55F03" w:rsidRDefault="00B55F03" w:rsidP="00B55F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C01208A" w14:textId="602BB0FC" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="0049462E">
-[...360 lines deleted...]
-    <w:p w14:paraId="1E1FBF95" w14:textId="77777777" w:rsidR="009F4737" w:rsidRPr="00180748" w:rsidRDefault="009F4737" w:rsidP="009F4737">
+    <w:p w14:paraId="65265294" w14:textId="77777777" w:rsidR="005F2359" w:rsidRPr="008043C4" w:rsidRDefault="005F2359" w:rsidP="00B55F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43057326" w14:textId="4E1CF8C3" w:rsidR="00CA4356" w:rsidRDefault="00CA4356" w:rsidP="00A24E54">
+    <w:p w14:paraId="5C01208A" w14:textId="602BB0FC" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="0049462E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24E54">
+      <w:r w:rsidRPr="008043C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>EXECUTION AND SEALING OF LEGAL DEEDS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A78E9C8" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRPr="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+        <w:lastRenderedPageBreak/>
+        <w:t>RESPONSIBILITIES TO PROVIDE INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646124AC" w14:textId="77777777" w:rsidR="0049462E" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431F3F3D" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
+    <w:p w14:paraId="324A2859" w14:textId="0731A524" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="0049462E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with freedom of information legislation, the Council shall publish information in accordance with its publication scheme and respond to requests for information held by the Council.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46528AFF" w14:textId="77777777" w:rsidR="0049462E" w:rsidRPr="008043C4" w:rsidRDefault="0049462E" w:rsidP="008043C4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FAAC7B" w14:textId="169917A5" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="0049462E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008043C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall publish information in accordance with the requirements of the Smaller Authorities (Transparency Requirements) (England) Regulations 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C8F3B6" w14:textId="77777777" w:rsidR="00326B81" w:rsidRDefault="00326B81" w:rsidP="00326B81">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B7D5D4" w14:textId="4A286265" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>RESPONSIBILITIES UNDER DATA PROTECTION LEGISLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0BF6BC" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRPr="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F931C7A" w14:textId="086214FF" w:rsidR="009F4737" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall appoint a Data Protection Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F333D5" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRPr="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B854D3" w14:textId="7CBB489F" w:rsidR="009F4737" w:rsidRPr="00A24E54" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Council shall have policies and procedures in place to respond to an individual   exercising statutory rights concerning his personal data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0502EB17" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9B210F" w14:textId="67AE0CD4" w:rsidR="009F4737" w:rsidRPr="00A24E54" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall have a written policy in place for responding to and managing a personal data breach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C1998D" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B35EAF" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall keep a record of all personal data breaches comprising the facts relating to the personal data breach, its effects and the remedial action taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14444B19" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465CADF3" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall ensure that information communicated in its privacy notice(s) is in an easily accessible and available form and kept up to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8A26EE" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150FE70E" w14:textId="2421C56C" w:rsidR="009F4737" w:rsidRPr="00A24E54" w:rsidRDefault="009F4737" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Council shall maintain a written record of its processing activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1FBF95" w14:textId="77777777" w:rsidR="009F4737" w:rsidRPr="00180748" w:rsidRDefault="009F4737" w:rsidP="009F4737">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...13 lines deleted...]
-    <w:p w14:paraId="20C9D71C" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
+    </w:p>
+    <w:p w14:paraId="43057326" w14:textId="4E1CF8C3" w:rsidR="00CA4356" w:rsidRDefault="00CA4356" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>EXECUTION AND SEALING OF LEGAL DEEDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A78E9C8" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRPr="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431F3F3D" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
-          <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>10.2</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Subject to standing order 10(a), the Council’s common seal shall alone be used for sealing a deed required by law. It shall be applied by the Proper Officer in the presence of two councillors who shall sign the deed as witnesses.</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="718D45E8" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
+        <w:t>A legal deed shall not be executed on behalf of the Council unless authorised by a resolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C9D71C" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
+          <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
+          <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>11.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00180748">
+        <w:t>10.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subject to standing order 10(a), the Council’s common seal shall alone be used for sealing a deed required by law. It shall be applied by the Proper Officer in the presence of two councillors who shall sign the deed as witnesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6E55E6" w14:textId="32463285" w:rsidR="00A24E54" w:rsidRDefault="00CA4356" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:bidi="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="53BFD2DC" w14:textId="349FD28E" w:rsidR="00CA4356" w:rsidRPr="00326B81" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24E54">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>COMMUNICATING WITH DISTRICT AND COUNTY COUNCILLORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B401665" w14:textId="77777777" w:rsidR="00A24E54" w:rsidRPr="00A24E54" w:rsidRDefault="00A24E54" w:rsidP="00A24E54">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718D45E8" w14:textId="77777777" w:rsidR="00CA4356" w:rsidRPr="00180748" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>11.2</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:b/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Unless the Council determines otherwise, a copy of each letter sent to the District and County Council shall be sent to the ward councillor(s) representing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00326B81">
+      </w:r>
+      <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>the area of the Council.</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="4E3FDCAF" w14:textId="1F057229" w:rsidR="00A24E54" w:rsidRPr="00326B81" w:rsidRDefault="006258B4" w:rsidP="006258B4">
+        <w:t xml:space="preserve">An invitation to attend a meeting of the Council shall be sent, together with the agenda, to the ward councillor(s) of the District and County Council representing the area of the Council. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BFD2DC" w14:textId="349FD28E" w:rsidR="00CA4356" w:rsidRDefault="00CA4356" w:rsidP="00CA4356">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>11.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Unless the Council determines otherwise, a copy of each letter sent to the District and County Council shall be sent to the ward councillor(s) representing </w:t>
+      </w:r>
       <w:r w:rsidRPr="00326B81">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>12.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00326B81">
+        <w:t>the area of the Council.</w:t>
+      </w:r>
+      <w:r w:rsidR="006258B4" w:rsidRPr="00326B81">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-    <w:p w14:paraId="57169B4E" w14:textId="40D72A61" w:rsidR="006258B4" w:rsidRPr="00326B81" w:rsidRDefault="006258B4" w:rsidP="006258B4">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045596E" w14:textId="77777777" w:rsidR="005F2359" w:rsidRPr="00326B81" w:rsidRDefault="005F2359" w:rsidP="00CA4356">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A21EBCF" w14:textId="77777777" w:rsidR="006258B4" w:rsidRPr="00326B81" w:rsidRDefault="00A24E54" w:rsidP="006258B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00326B81">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DOCUMENTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0024957D" w14:textId="77777777" w:rsidR="006258B4" w:rsidRPr="00326B81" w:rsidRDefault="006258B4" w:rsidP="006258B4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3FDCAF" w14:textId="5BE01E92" w:rsidR="00A24E54" w:rsidRDefault="005F2359" w:rsidP="005F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>12.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A24E54" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>In the interests of reducing paper usage, these Standing Orders, the Financial Regulations and all Council Policies will be held electronically by the Clerk and added to the Council website</w:t>
+      </w:r>
+      <w:r w:rsidR="006258B4" w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for members and the public to access</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAD7976" w14:textId="6919728A" w:rsidR="00FD1368" w:rsidRPr="00326B81" w:rsidRDefault="005F2359" w:rsidP="00FD1368">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
         <w:t>12.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD1368">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Minutes of meetings will be held electronically with a maximum of two years held on the council website for public access. Previous years can be requested in accordance with a freedom of information request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57169B4E" w14:textId="50B63F47" w:rsidR="006258B4" w:rsidRPr="00326B81" w:rsidRDefault="006258B4" w:rsidP="005F2359">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326B81">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1368">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00326B81">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Paper copies of any of the information will be made available upon request to the clerk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A174C5" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -18453,187 +18538,198 @@
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Take any action on a matter in which a member has a DPI. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D4DAD6" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Standing Orders should provide for the exclusion of a Member from any meeting while any discussion or vote takes place on the matter as suggested by section 31(10) of the Localism Act 2011.  A member with a DPI has no ability to make representations, give evidence or answer questions prior to leaving the meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDBF0B3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="5BDBF0B3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">A member may request another member to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>take action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> or speak on their behalf. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FADDC45" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="037FE4F1" w14:textId="77777777" w:rsidR="00FD1368" w:rsidRPr="00180748" w:rsidRDefault="00FD1368" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00180748">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BE8035A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    </w:p>
+    <w:p w14:paraId="1FADDC45" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Parish Councils have the responsibility for granting their own dispensations. The Proper Officer for receiving requests is the Clerk.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ED58E0E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+        <w:t>Dispensations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE8035A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
+        <w:t>Parish Councils have the responsibility for granting their own dispensations. The Proper Officer for receiving requests is the Clerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED58E0E" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+      <w:pPr>
+        <w:pStyle w:val="Numberedparagraphs"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t xml:space="preserve">In future, a dispensation will be granted only if, after having had regard to all relevant circumstances, the Parish Council </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>considers:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="21B77A64" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="21B77A64" w14:textId="01824FBC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">that so many Members of the decision-making body have </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>DPI’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a matter that it would “impede the transaction of the business”.  In practice this means that the decision-making body would be inquorate as a result (Ground </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00180748">
+      <w:r w:rsidR="00FD1368" w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>under  s.33</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>under s.33</w:t>
+      </w:r>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(2) (a) of the Localism Act),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DF16DD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Numberedparagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>that granting the dispensation is in the interests of persons living in Hextable (Ground under s.33(2)(c) of the Localism Act),</w:t>
       </w:r>
     </w:p>
@@ -18913,58 +19009,50 @@
     </w:p>
     <w:p w14:paraId="2F2C0247" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39354AED" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8826C3" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E43D751" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2BA7F50D" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6570B728" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -19284,51 +19372,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> period” means the period of 12 months ending with the day on which M gives a notification for the purposes of section 30(1) or section 31(7), as the case may be, of the Act</w:t>
+        <w:t xml:space="preserve"> period” means the period of 12 months ending with the day on which M gives a notification for the purposes of section 30(1) or section 31(7)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, as the case may be, of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1E16A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF17200" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -19346,113 +19450,109 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> person” means M or any other person referred to in section 30(3)(b) of the Act (the Member’s spouse, civil partner, or somebody with whom they are living as a husband or wife, or as if they were civil partners).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAF69AD" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2075FF78" w14:textId="501355E8" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="2075FF78" w14:textId="4AAAA5BE" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“securities” </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> and Markets Act 2000 and other securities of any description, other than money deposited with a building society</w:t>
+      <w:r w:rsidR="00FD1368" w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>means shares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, debentures, debenture stock, loan stock, bonds, units of a collective investment scheme within the meaning of the Financial S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1368">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ervice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s and Markets Act 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01D89">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other securities of any description, other than money deposited with a building society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D66E8A" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -19652,94 +19752,78 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FEF8283" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00180748">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any contract which is made between the relevant person (or a body in which the relevant person has a beneficial interest) and the relevant authority:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026ECA57" w14:textId="10D3754F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
+          <w:p w14:paraId="026ECA57" w14:textId="156A61B0" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00180748">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(a)  under which goods or </w:t>
+              <w:t>(a)  under which goods or ser</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00180748">
+            <w:r w:rsidR="00F01D89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ser</w:t>
-[...6 lines deleted...]
-              <w:t>deputy</w:t>
+              <w:t>vice</w:t>
             </w:r>
             <w:r w:rsidRPr="00180748">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> are to be provided or works are to be executed; and</w:t>
+              <w:t>s are to be provided or works are to be executed; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F550A8C" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00BB6052">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00180748">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(b)  which has not been fully discharged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180748" w:rsidRPr="00180748" w14:paraId="3E050510" w14:textId="77777777" w:rsidTr="00BB6052">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
@@ -20008,115 +20092,111 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00180748">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(ii)  if the share capital of that body is of more than one class, the total nominal value of the shares of any one class in which the relevant person has a beneficial interest exceeds one hundredth of the total issued share capital of that class.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36286CBB" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E003CC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="47E003CC" w14:textId="3E5554DC" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHEDULE B </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00180748">
+      <w:r w:rsidR="00F01D89" w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Non Pecuniary</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Interests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FE75FC" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78012C52" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
+    <w:p w14:paraId="78012C52" w14:textId="7F8B756F" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00180748">
+      <w:r w:rsidR="00F01D89" w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Non Pecuniary</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Interests” (NPI’s).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600E35A8" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2D4F37" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -20130,51 +20210,67 @@
     </w:p>
     <w:p w14:paraId="1144BB03" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14C72740" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">(i) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00180748">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>any body</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00180748">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> of which the member is in a position of general control or management and to which he/she is appointed or nominated by the Council; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37398ED4" w14:textId="77777777" w:rsidR="00E448D6" w:rsidRPr="00180748" w:rsidRDefault="00E448D6" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
@@ -20430,336 +20526,288 @@
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Responsible Financial Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Clerk</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00860A3F" w:rsidRPr="00A66A04" w:rsidSect="00BB6052">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="849" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="616E9207" w14:textId="77777777" w:rsidR="00C42CA2" w:rsidRDefault="00C42CA2" w:rsidP="00E448D6">
+    <w:p w14:paraId="3F1F6459" w14:textId="77777777" w:rsidR="001D78FF" w:rsidRDefault="001D78FF" w:rsidP="00E448D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="111CF7CD" w14:textId="77777777" w:rsidR="00C42CA2" w:rsidRDefault="00C42CA2" w:rsidP="00E448D6">
+    <w:p w14:paraId="2E9AE462" w14:textId="77777777" w:rsidR="001D78FF" w:rsidRDefault="001D78FF" w:rsidP="00E448D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A6EC532" w14:textId="77777777" w:rsidR="00CC1B41" w:rsidRDefault="00CC1B41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="768FD599" w14:textId="1A030AD7" w:rsidR="00CC1B41" w:rsidRPr="007956C2" w:rsidRDefault="00CC1B41" w:rsidP="00BB6052">
+  <w:p w14:paraId="768FD599" w14:textId="0FFF6B8D" w:rsidR="00CC1B41" w:rsidRPr="007956C2" w:rsidRDefault="00CC1B41" w:rsidP="00BB6052">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>HPC Standing Orders Rev 1</w:t>
     </w:r>
-    <w:r w:rsidR="00B8593D">
+    <w:r w:rsidR="004A4C50">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="007956C2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0702358A" w14:textId="524DC81E" w:rsidR="00CC1B41" w:rsidRPr="007956C2" w:rsidRDefault="00B8593D" w:rsidP="00BB6052">
+  <w:p w14:paraId="0702358A" w14:textId="708B01AF" w:rsidR="00CC1B41" w:rsidRPr="007956C2" w:rsidRDefault="00B8593D" w:rsidP="00BB6052">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>July 2025</w:t>
+      <w:t>July 202</w:t>
+    </w:r>
+    <w:r w:rsidR="004A4C50">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0067D7FB" w14:textId="77777777" w:rsidR="00C42CA2" w:rsidRDefault="00C42CA2" w:rsidP="00E448D6">
+    <w:p w14:paraId="136D040D" w14:textId="77777777" w:rsidR="001D78FF" w:rsidRDefault="001D78FF" w:rsidP="00E448D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5864E602" w14:textId="77777777" w:rsidR="00C42CA2" w:rsidRDefault="00C42CA2" w:rsidP="00E448D6">
+    <w:p w14:paraId="539433D6" w14:textId="77777777" w:rsidR="001D78FF" w:rsidRDefault="001D78FF" w:rsidP="00E448D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="27880D20" w14:textId="77777777" w:rsidR="00CC1B41" w:rsidRDefault="00CC1B41"/>
     <w:p w14:paraId="296C5C98" w14:textId="77777777" w:rsidR="00CC1B41" w:rsidRDefault="00CC1B41" w:rsidP="00E448D6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03447BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B994E958"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -26901,211 +26949,229 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1159610718">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1353872846">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1990011232">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="57871207">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1108425684">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1595430587">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E448D6"/>
     <w:rsid w:val="00033AA0"/>
     <w:rsid w:val="00044162"/>
+    <w:rsid w:val="00071955"/>
     <w:rsid w:val="00076C43"/>
     <w:rsid w:val="00087996"/>
     <w:rsid w:val="000D1B7D"/>
     <w:rsid w:val="00174161"/>
     <w:rsid w:val="00180748"/>
     <w:rsid w:val="001C6A41"/>
+    <w:rsid w:val="001D78FF"/>
+    <w:rsid w:val="002049BB"/>
     <w:rsid w:val="00264B52"/>
     <w:rsid w:val="00274CF1"/>
     <w:rsid w:val="00292BC1"/>
     <w:rsid w:val="002A199D"/>
     <w:rsid w:val="002A6271"/>
     <w:rsid w:val="002C66DE"/>
+    <w:rsid w:val="002D05A8"/>
+    <w:rsid w:val="002D6063"/>
     <w:rsid w:val="002F542B"/>
     <w:rsid w:val="00311CBC"/>
     <w:rsid w:val="00326B81"/>
     <w:rsid w:val="00336986"/>
+    <w:rsid w:val="00384617"/>
     <w:rsid w:val="00392EAA"/>
     <w:rsid w:val="003A0755"/>
     <w:rsid w:val="003D3FB1"/>
     <w:rsid w:val="0041360B"/>
     <w:rsid w:val="00452CED"/>
     <w:rsid w:val="00492629"/>
     <w:rsid w:val="0049462E"/>
+    <w:rsid w:val="004A4C50"/>
     <w:rsid w:val="004F67B1"/>
+    <w:rsid w:val="0055610C"/>
     <w:rsid w:val="0058099C"/>
+    <w:rsid w:val="005F2359"/>
     <w:rsid w:val="00606B66"/>
     <w:rsid w:val="00624912"/>
     <w:rsid w:val="006258B4"/>
     <w:rsid w:val="00644AD0"/>
     <w:rsid w:val="0065260A"/>
     <w:rsid w:val="00681482"/>
     <w:rsid w:val="006A3C99"/>
     <w:rsid w:val="00702A38"/>
     <w:rsid w:val="00711F50"/>
+    <w:rsid w:val="00714004"/>
     <w:rsid w:val="00727827"/>
     <w:rsid w:val="00751F35"/>
     <w:rsid w:val="007708F3"/>
     <w:rsid w:val="00792B27"/>
     <w:rsid w:val="007D49F5"/>
     <w:rsid w:val="007E7151"/>
     <w:rsid w:val="007E71E2"/>
     <w:rsid w:val="008043C4"/>
     <w:rsid w:val="008344CB"/>
     <w:rsid w:val="008350BB"/>
     <w:rsid w:val="00835547"/>
     <w:rsid w:val="00860A3F"/>
     <w:rsid w:val="0087549A"/>
+    <w:rsid w:val="008836B1"/>
     <w:rsid w:val="008A7B2D"/>
     <w:rsid w:val="008B2FCA"/>
     <w:rsid w:val="008D033B"/>
     <w:rsid w:val="008E0813"/>
+    <w:rsid w:val="008F3C55"/>
     <w:rsid w:val="008F6567"/>
     <w:rsid w:val="00914C23"/>
     <w:rsid w:val="00967BA8"/>
     <w:rsid w:val="00975CD5"/>
     <w:rsid w:val="009B4118"/>
     <w:rsid w:val="009C087B"/>
     <w:rsid w:val="009C56DD"/>
     <w:rsid w:val="009D448A"/>
     <w:rsid w:val="009D71FF"/>
+    <w:rsid w:val="009F04AF"/>
     <w:rsid w:val="009F4737"/>
     <w:rsid w:val="00A020A8"/>
     <w:rsid w:val="00A06C1E"/>
     <w:rsid w:val="00A0776E"/>
     <w:rsid w:val="00A2025E"/>
     <w:rsid w:val="00A24E54"/>
     <w:rsid w:val="00A558AA"/>
     <w:rsid w:val="00A66A04"/>
     <w:rsid w:val="00A90011"/>
     <w:rsid w:val="00A95FCA"/>
     <w:rsid w:val="00AB26DB"/>
     <w:rsid w:val="00AC6CE3"/>
     <w:rsid w:val="00AC75B6"/>
     <w:rsid w:val="00AD43BE"/>
     <w:rsid w:val="00AE00E6"/>
     <w:rsid w:val="00AE6E89"/>
     <w:rsid w:val="00B55F03"/>
     <w:rsid w:val="00B75B59"/>
     <w:rsid w:val="00B84758"/>
     <w:rsid w:val="00B8593D"/>
     <w:rsid w:val="00B85982"/>
     <w:rsid w:val="00B901FB"/>
     <w:rsid w:val="00BA5152"/>
     <w:rsid w:val="00BB6052"/>
     <w:rsid w:val="00BE71E1"/>
     <w:rsid w:val="00C42CA2"/>
     <w:rsid w:val="00C46B2A"/>
     <w:rsid w:val="00C72F5D"/>
     <w:rsid w:val="00CA4356"/>
     <w:rsid w:val="00CB2628"/>
     <w:rsid w:val="00CC1B41"/>
     <w:rsid w:val="00CE065A"/>
+    <w:rsid w:val="00CF5B33"/>
     <w:rsid w:val="00D21F87"/>
     <w:rsid w:val="00D31ADB"/>
     <w:rsid w:val="00D57491"/>
     <w:rsid w:val="00D67AB0"/>
     <w:rsid w:val="00DC26CF"/>
     <w:rsid w:val="00E000E7"/>
     <w:rsid w:val="00E1102A"/>
     <w:rsid w:val="00E17DE3"/>
     <w:rsid w:val="00E448D6"/>
     <w:rsid w:val="00E468A5"/>
     <w:rsid w:val="00EB12DE"/>
     <w:rsid w:val="00EC160A"/>
+    <w:rsid w:val="00EE66F5"/>
+    <w:rsid w:val="00F01D89"/>
+    <w:rsid w:val="00F91FBC"/>
+    <w:rsid w:val="00FD1368"/>
     <w:rsid w:val="00FE0C25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CB936DA"/>
   <w15:docId w15:val="{B240DBC0-83DD-4E1F-B175-8B90C654D9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27791,57 +27857,57 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00644AD0"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28101,70 +28167,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1F6233B-18E0-4027-99B5-F359E28BE454}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>8011</Words>
-  <Characters>45665</Characters>
+  <Words>7957</Words>
+  <Characters>45361</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>107</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>378</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53569</CharactersWithSpaces>
+  <CharactersWithSpaces>53212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>